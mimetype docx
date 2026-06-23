--- v0 (2025-12-17)
+++ v1 (2026-06-23)
@@ -159,51 +159,51 @@
         <w:t xml:space="preserve">Over: De Bazaar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">De Bazaar in Beverwijk een verrassende combinatie van 1200 winkels, kramen, outlets en horeca uit alle delen van de wereld. Met ruim 2 miljoen bezoekers per jaar staat De Bazaar in de top 3 van meest populaire dagtrips. De Bazaar is elk weekend tussen 10:00 en 18:00 uur geopend.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>